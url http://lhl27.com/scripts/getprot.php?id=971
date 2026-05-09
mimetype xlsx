--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -123,57 +123,57 @@
   <si>
     <t>16:58</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t xml:space="preserve"> 34:05 </t>
   </si>
   <si>
     <t>25:56</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Остапенко Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Литвинов Вадим</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Горбань Андрей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Борченко Максим</t>
   </si>
   <si>
     <t>Островский Александр</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Сназинов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1113,78 +1113,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>28</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1822,51 +1822,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>51</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>61</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>