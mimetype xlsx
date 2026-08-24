--- v0 (2025-12-10)
+++ v1 (2026-08-24)
@@ -111,57 +111,57 @@
   <si>
     <t>00:25</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>06:36</t>
   </si>
   <si>
     <t>24:51</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>09:20</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
+    <t>22:07</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>27:47</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>28:43</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>34:20</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>