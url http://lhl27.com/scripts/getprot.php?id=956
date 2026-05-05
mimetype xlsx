--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -147,69 +147,69 @@
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>39:47</t>
   </si>
   <si>
     <t>41:47</t>
   </si>
   <si>
     <t>Назаркин Дмитрий</t>
   </si>
   <si>
     <t>Холин Дмитрий</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кравчук Андрей</t>
   </si>
   <si>
     <t>Масензов Никита</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Кучеганов Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t>30:35</t>
   </si>
   <si>
     <t>03:15</t>
   </si>
   <si>
     <t>05:15</t>
   </si>
   <si>
     <t>37:38</t>
   </si>
@@ -1014,51 +1014,51 @@
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>20</v>
       </c>
       <c r="L6" s="6">
         <v>5</v>
       </c>
       <c r="M6" s="8">
         <v>99</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>4</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5"/>
       <c r="B7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6"/>
@@ -1252,196 +1252,196 @@
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>75</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>92</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1840,51 +1840,51 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>1</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>5</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>