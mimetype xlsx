--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -237,54 +237,54 @@
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Миронов Дмитрий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2137,78 +2137,78 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>85</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>85</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>91</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>