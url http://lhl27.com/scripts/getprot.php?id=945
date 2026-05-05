--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -180,54 +180,54 @@
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>6:35</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>19:09</t>
   </si>
   <si>
     <t>18:12</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>30:53</t>
   </si>
   <si>
     <t>33:22</t>
   </si>
   <si>
+    <t>Борисов Сергей</t>
+  </si>
+  <si>
     <t>Шураков Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Рекун Сергей</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>