--- v1 (2026-03-04)
+++ v2 (2026-07-27)
@@ -201,56 +201,56 @@
   <si>
     <t>41:47</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>41:00</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>42:11</t>
   </si>
   <si>
     <t>44:11</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
+    <t>Разумовский Александр</t>
+  </si>
+  <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
-    <t>Разумовский Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Платов Сергей</t>
   </si>
   <si>
     <t>18:52</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>26:00</t>
@@ -276,87 +276,87 @@
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>42:37</t>
   </si>
   <si>
     <t>22:41</t>
   </si>
   <si>
     <t>24:41</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>43:27</t>
   </si>
   <si>
     <t>29:39</t>
   </si>
   <si>
     <t>31:39</t>
   </si>
   <si>
+    <t>Борисов Сергей</t>
+  </si>
+  <si>
     <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
-    <t>Борисов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>35:42</t>
   </si>
   <si>
     <t>37:42</t>
   </si>
   <si>
+    <t>Грейзик Сергей</t>
+  </si>
+  <si>
+    <t>Москалев Алексей</t>
+  </si>
+  <si>
+    <t>43:47</t>
+  </si>
+  <si>
+    <t>Герасимов Андрей</t>
+  </si>
+  <si>
+    <t>Сычев Артем</t>
+  </si>
+  <si>
+    <t>Рекун Сергей</t>
+  </si>
+  <si>
+    <t>Стасюкевич Никита</t>
+  </si>
+  <si>
     <t>Журавлев Виталий</t>
-  </si>
-[...19 lines deleted...]
-    <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2049,51 +2049,51 @@
       <c r="G34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>83</v>
       </c>
       <c r="K34" s="7">
         <v>15</v>
       </c>
       <c r="L34" s="7">
         <v>7</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>84</v>
       </c>
       <c r="O34" s="7">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7" t="s">
         <v>84</v>
       </c>
       <c r="S34" s="7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -2193,249 +2193,249 @@
       <c r="P37" s="7">
         <v>2</v>
       </c>
       <c r="Q37" s="7">
         <v>5</v>
       </c>
       <c r="R37" s="7" t="s">
         <v>89</v>
       </c>
       <c r="S37" s="7" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>28</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O38" s="7">
         <v>11</v>
       </c>
       <c r="P38" s="7">
         <v>2</v>
       </c>
       <c r="Q38" s="7">
         <v>19</v>
       </c>
       <c r="R38" s="7" t="s">
         <v>52</v>
       </c>
       <c r="S38" s="7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O39" s="7">
         <v>11</v>
       </c>
       <c r="P39" s="7">
         <v>2</v>
       </c>
       <c r="Q39" s="7">
         <v>9</v>
       </c>
       <c r="R39" s="7" t="s">
         <v>53</v>
       </c>
       <c r="S39" s="7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O40" s="7">
         <v>28</v>
       </c>
       <c r="P40" s="7">
         <v>2</v>
       </c>
       <c r="Q40" s="7">
         <v>19</v>
       </c>
       <c r="R40" s="7" t="s">
         <v>55</v>
       </c>
       <c r="S40" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7"/>
       <c r="B45" s="12"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>