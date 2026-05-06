--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -156,111 +156,111 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
+    <t>Лихоманов Алексей</t>
+  </si>
+  <si>
     <t>Третьяков Евгений</t>
   </si>
   <si>
-    <t>Лихоманов Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Тафгай»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>00:16</t>
   </si>
   <si>
     <t>26:45</t>
   </si>
   <si>
     <t>28:45</t>
   </si>
   <si>
     <t>Поденков Александр</t>
   </si>
   <si>
     <t>34:10</t>
   </si>
   <si>
     <t>40:21</t>
   </si>
   <si>
     <t>42:21</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>52:21</t>
   </si>
   <si>
+    <t>Тодоровский Артем</t>
+  </si>
+  <si>
+    <t>43:00</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
-    <t>43:00</t>
-[...5 lines deleted...]
-    <t>Тодоровский Артем</t>
+    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
-  </si>
-[...1 lines deleted...]
-    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1331,78 +1331,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>74</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>74</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1793,144 +1793,144 @@
       <c r="P32" s="7">
         <v>10</v>
       </c>
       <c r="Q32" s="7">
         <v>33</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="S32" s="7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O33" s="7">
         <v>88</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>9</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>10</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>41</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>41</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>42</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>