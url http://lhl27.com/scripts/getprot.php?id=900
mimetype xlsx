--- v1 (2026-05-06)
+++ v2 (2026-07-27)
@@ -156,56 +156,56 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
+    <t>Третьяков Евгений</t>
+  </si>
+  <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
-    <t>Третьяков Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Тафгай»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>00:16</t>
   </si>
   <si>
     <t>26:45</t>
   </si>
   <si>
     <t>28:45</t>
   </si>
   <si>
     <t>Поденков Александр</t>
   </si>
   <si>
     <t>34:10</t>
@@ -213,54 +213,54 @@
   <si>
     <t>40:21</t>
   </si>
   <si>
     <t>42:21</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>52:21</t>
   </si>
   <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
+    <t>Меньшов Олег</t>
+  </si>
+  <si>
     <t>Матиенко Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1331,78 +1331,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>74</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>74</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1859,78 +1859,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>41</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>41</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>42</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>