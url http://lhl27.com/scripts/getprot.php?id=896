--- v0 (2026-03-05)
+++ v1 (2026-09-23)
@@ -2031,51 +2031,51 @@
       <c r="B36" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">