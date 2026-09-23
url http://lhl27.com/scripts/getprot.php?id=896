--- v1 (2026-09-23)
+++ v2 (2026-09-23)
@@ -180,54 +180,54 @@
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Нистор Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чу Вячеслав</t>
   </si>
   <si>
     <t>Слабуха Андрей</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Чемерис Павел</t>
+  </si>
+  <si>
     <t>Яцюк Виталий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чемерис Павел</t>
   </si>
   <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>ШБ</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>15:00</t>
   </si>