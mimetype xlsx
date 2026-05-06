--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -213,75 +213,75 @@
   <si>
     <t>Сыроежкин Николай</t>
   </si>
   <si>
     <t>44:55</t>
   </si>
   <si>
     <t>30:41</t>
   </si>
   <si>
     <t>32:41</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>51:05</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>44:00</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
+    <t>ПБ</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
+    <t>50:45</t>
+  </si>
+  <si>
+    <t>52:45</t>
+  </si>
+  <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
-    <t>ПБ</t>
-[...8 lines deleted...]
-    <t>52:45</t>
+    <t>53:30</t>
+  </si>
+  <si>
+    <t>55:30</t>
   </si>
   <si>
     <t>Мурашкин Владимир</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>54:30</t>
   </si>
   <si>
     <t>56:30</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
@@ -1895,141 +1895,141 @@
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>10</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="K34" s="7">
         <v>21</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="O34" s="7">
         <v>42</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="S34" s="7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>10</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="7">
         <v>42</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>13</v>
       </c>
       <c r="R35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>10</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="O36" s="7">
         <v>42</v>
       </c>
       <c r="P36" s="7">
         <v>2</v>
       </c>
       <c r="Q36" s="7">
         <v>8</v>
       </c>
       <c r="R36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="S36" s="7" t="s">
         <v>75</v>
       </c>