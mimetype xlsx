--- v1 (2026-05-06)
+++ v2 (2026-07-27)
@@ -213,75 +213,75 @@
   <si>
     <t>Сыроежкин Николай</t>
   </si>
   <si>
     <t>44:55</t>
   </si>
   <si>
     <t>30:41</t>
   </si>
   <si>
     <t>32:41</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>51:05</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>44:00</t>
   </si>
   <si>
+    <t>Мурашкин Владимир</t>
+  </si>
+  <si>
+    <t>ПБ</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
+    <t>50:45</t>
+  </si>
+  <si>
+    <t>52:45</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
-    <t>ПБ</t>
-[...8 lines deleted...]
-    <t>52:45</t>
+    <t>53:30</t>
+  </si>
+  <si>
+    <t>55:30</t>
   </si>
   <si>
     <t>Тодоровский Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Мурашкин Владимир</t>
   </si>
   <si>
     <t>54:30</t>
   </si>
   <si>
     <t>56:30</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
@@ -1895,141 +1895,141 @@
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>10</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="K34" s="7">
         <v>21</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="O34" s="7">
         <v>42</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="S34" s="7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>10</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="O35" s="7">
         <v>42</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>13</v>
       </c>
       <c r="R35" s="7" t="s">
         <v>71</v>
       </c>
       <c r="S35" s="7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>10</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="O36" s="7">
         <v>42</v>
       </c>
       <c r="P36" s="7">
         <v>2</v>
       </c>
       <c r="Q36" s="7">
         <v>8</v>
       </c>
       <c r="R36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="S36" s="7" t="s">
         <v>75</v>
       </c>