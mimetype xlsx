--- v1 (2026-07-26)
+++ v2 (2026-09-22)
@@ -168,56 +168,56 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>Зосимов Андрей</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
+    <t>Ганичев Николай</t>
+  </si>
+  <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
-    <t>Ганичев Николай</t>
-[...1 lines deleted...]
-  <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>04:06</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>09:05</t>
   </si>
   <si>
     <t>21:37</t>
@@ -237,54 +237,54 @@
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>30:54</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>34:12</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>41:01</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Потарев Андрей</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
@@ -1997,88 +1997,88 @@
       <c r="B37" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>37</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>44</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>