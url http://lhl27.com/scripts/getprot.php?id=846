--- v0 (2025-12-09)
+++ v1 (2026-07-26)
@@ -168,54 +168,54 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>Зосимов Андрей</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
+    <t>Мехельсон Глеб</t>
+  </si>
+  <si>
     <t>Ганичев Николай</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>04:06</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>09:05</t>
   </si>