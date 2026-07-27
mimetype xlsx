--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -132,59 +132,59 @@
   <si>
     <t>35:24</t>
   </si>
   <si>
     <t>37:24</t>
   </si>
   <si>
     <t>Бабин Михаил</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>19:54</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
     <t>29:10</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
+    <t>33:19</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
   </si>
   <si>
-    <t>33:19</t>
-[...4 lines deleted...]
-  <si>
     <t>36:35</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>41:31</t>
   </si>
   <si>
     <t>Плотников Александр</t>
   </si>
   <si>
     <t>44:40</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
     <t>Шелков Сергей</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
@@ -243,54 +243,54 @@
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>Шерстянников Игорь</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>Горожанкин Вадим</t>
   </si>
   <si>
     <t>Мацута Сергей</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
+    <t>Соболев Максим</t>
+  </si>
+  <si>
     <t>Марткачаков Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Соболев Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>