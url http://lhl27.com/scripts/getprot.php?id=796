--- v0 (2025-12-06)
+++ v1 (2026-09-23)
@@ -1611,51 +1611,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="K30" s="7">
         <v>96</v>
       </c>
       <c r="L30" s="7">
         <v>99</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="O30" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>8</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7"/>
       <c r="B31" s="12"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>