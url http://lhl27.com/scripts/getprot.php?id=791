--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -216,54 +216,54 @@
   <si>
     <t>08:51</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>20:07</t>
   </si>
   <si>
     <t>22:07</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
+    <t>Федюнин Евгений</t>
+  </si>
+  <si>
     <t>Тарбунов Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Потарев Андрей</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>