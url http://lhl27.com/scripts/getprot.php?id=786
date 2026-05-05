--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -1433,51 +1433,51 @@
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="K30" s="7">
         <v>99</v>
       </c>
       <c r="L30" s="7">
         <v>77</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>27</v>
       </c>
       <c r="O30" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P30" s="7">
         <v>5</v>
       </c>
       <c r="Q30" s="7">
         <v>8</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>27</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7"/>
       <c r="B31" s="12"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7">
         <v>2</v>
       </c>
@@ -1552,51 +1552,51 @@
       <c r="R32" s="7" t="s">
         <v>33</v>
       </c>
       <c r="S32" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7"/>
       <c r="B33" s="12"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="O33" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>3</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7"/>
       <c r="B34" s="12"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>