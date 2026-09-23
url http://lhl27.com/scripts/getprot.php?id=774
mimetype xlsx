--- v0 (2026-03-04)
+++ v1 (2026-09-23)
@@ -1639,51 +1639,51 @@
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>40</v>
       </c>
       <c r="K33" s="7">
         <v>7</v>
       </c>
       <c r="L33" s="7">
         <v>23</v>
       </c>
       <c r="M33" s="7">
         <v>68</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="O33" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>4</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>41</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7"/>
       <c r="B34" s="12"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7">
         <v>5</v>
       </c>