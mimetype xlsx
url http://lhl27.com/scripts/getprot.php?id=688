--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -1436,51 +1436,51 @@
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K30" s="7">
         <v>55</v>
       </c>
       <c r="L30" s="7">
         <v>9</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>29</v>
       </c>
       <c r="O30" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>29</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7"/>
       <c r="B31" s="12"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7">
         <v>2</v>
       </c>