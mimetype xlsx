--- v0 (2026-05-05)
+++ v1 (2026-07-26)
@@ -966,51 +966,51 @@
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>11</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>70</v>
       </c>
       <c r="L6" s="6">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>12</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>