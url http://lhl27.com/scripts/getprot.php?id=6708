--- v0 (2026-05-05)
+++ v1 (2026-10-23)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Викинг» Vs «Амурские леопарды 2»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Викинг» Vs «Леопарды 2»</t>
   </si>
   <si>
     <t>Кубок Мечты 2026</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 27.04.2026</t>
   </si>
   <si>
     <t>Начало 21.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра CD/1/4/VKG-LEO2/3 </t>
   </si>
   <si>
     <t>Команда « А » «Викинг»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -159,66 +159,66 @@
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Бобков Максим</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Денисенко Николай</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Амурские леопарды 2»</t>
+    <t>Команда « Б » «Леопарды 2»</t>
+  </si>
+  <si>
+    <t>Колташев Максим</t>
+  </si>
+  <si>
+    <t>16-00</t>
   </si>
   <si>
     <t>Шумилов Андрей</t>
   </si>
   <si>
-    <t>16-00</t>
+    <t>21-50</t>
   </si>
   <si>
     <t>Семушин Семен</t>
-  </si>
-[...4 lines deleted...]
-    <t>Колташев Максим</t>
   </si>
   <si>
     <t>23-45</t>
   </si>
   <si>
     <t>Попов Максим</t>
   </si>
   <si>
     <t>28-30</t>
   </si>
   <si>
     <t>Ковалев Роман</t>
   </si>
   <si>
     <t>42-10</t>
   </si>
   <si>
     <t>Аббасов Касум</t>
   </si>
   <si>
     <t>Сорокин Вячеслав</t>
   </si>
   <si>
     <t>Балянин Дмитрий</t>
   </si>
@@ -1628,133 +1628,133 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K30" s="7">
         <v>21</v>
       </c>
       <c r="L30" s="7">
         <v>79</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>28</v>
       </c>
       <c r="O30" s="7">
         <v>64</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K31" s="7">
         <v>37</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K32" s="7">
         <v>21</v>
       </c>
       <c r="L32" s="7">
         <v>64</v>
       </c>
       <c r="M32" s="7">