--- v0 (2026-04-14)
+++ v1 (2026-10-24)
@@ -144,51 +144,51 @@
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>Никоноров Иван</t>
   </si>
   <si>
     <t>17-50</t>
   </si>
   <si>
     <t>25-09</t>
   </si>
@@ -995,51 +995,51 @@
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>90</v>
       </c>
       <c r="L6" s="6">
         <v>23</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>13</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6">
@@ -1331,51 +1331,51 @@
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">