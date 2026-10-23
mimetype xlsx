--- v0 (2026-04-14)
+++ v1 (2026-10-23)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Дружба» Vs «Амурские леопарды 2»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «» Vs «Леопарды 2»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 28.03.2026</t>
   </si>
   <si>
     <t>Начало 21.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 164/3 </t>
   </si>
   <si>
-    <t>Команда « А » «Дружба»</t>
+    <t>Команда « А » «»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -150,105 +150,105 @@
   <si>
     <t>Смутков Вячеслав</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Олексюк Константин</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Лотаков Илья</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Кривошенин Олег</t>
   </si>
   <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
   </si>
   <si>
-    <t>Кочнев Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Амурские леопарды 2»</t>
+    <t>Команда « Б » «Леопарды 2»</t>
+  </si>
+  <si>
+    <t>Колташев Максим</t>
+  </si>
+  <si>
+    <t>25-00</t>
+  </si>
+  <si>
+    <t>06-10</t>
   </si>
   <si>
     <t>Шумилов Андрей</t>
   </si>
   <si>
-    <t>25-00</t>
-[...7 lines deleted...]
-  <si>
     <t>30-20</t>
   </si>
   <si>
+    <t>Попов Максим</t>
+  </si>
+  <si>
+    <t>35-20</t>
+  </si>
+  <si>
+    <t>Ковалев Роман</t>
+  </si>
+  <si>
+    <t>Аббасов Касум</t>
+  </si>
+  <si>
+    <t>Сорокин Вячеслав</t>
+  </si>
+  <si>
+    <t>Гребенюк Максим</t>
+  </si>
+  <si>
+    <t>Малашенко Сергей</t>
+  </si>
+  <si>
+    <t>Копёнкин Михаил</t>
+  </si>
+  <si>
     <t>Булич Сергей</t>
-  </si>
-[...22 lines deleted...]
-    <t>Копёнкин Михаил</t>
   </si>
   <si>
     <t>Камский Андрей</t>
   </si>
   <si>
     <t>Пермяков Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Лунин Владислав</t>
   </si>
   <si>
     <t>Керничный Денис</t>
   </si>
@@ -1241,51 +1241,51 @@
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
@@ -1349,78 +1349,78 @@
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
@@ -1632,342 +1632,342 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>68</v>
       </c>
       <c r="L30" s="7">
         <v>75</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
         <v>91</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K31" s="7">
         <v>37</v>
       </c>
       <c r="L31" s="7">
         <v>75</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K32" s="7">
         <v>68</v>
       </c>
       <c r="L32" s="7">
         <v>55</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>91</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>