--- v0 (2026-04-14)
+++ v1 (2026-10-24)
@@ -186,93 +186,93 @@
   <si>
     <t>Шаркунов Максим</t>
   </si>
   <si>
     <t>Иванисов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>40-30</t>
   </si>
   <si>
     <t>01-30</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>06-05</t>
+  </si>
+  <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>10-32</t>
+  </si>
+  <si>
+    <t>Трибушевский Семен</t>
+  </si>
+  <si>
+    <t>Капитонов Роман</t>
+  </si>
+  <si>
+    <t>26-07</t>
+  </si>
+  <si>
+    <t>Родионов Андрей</t>
+  </si>
+  <si>
+    <t>Сахно Павел</t>
+  </si>
+  <si>
+    <t>Мамонтов Артём</t>
+  </si>
+  <si>
+    <t>Транский Юрий</t>
+  </si>
+  <si>
+    <t>Иванов Илья</t>
+  </si>
+  <si>
+    <t>Чеклуев Сергей</t>
+  </si>
+  <si>
+    <t>Беззубцев Александр</t>
+  </si>
+  <si>
     <t>Харченко Михаил</t>
-  </si>
-[...40 lines deleted...]
-    <t>Губкин Егор</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Запевалов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
@@ -1757,61 +1757,61 @@
         <v>24</v>
       </c>
       <c r="L30" s="7">
         <v>28</v>
       </c>
       <c r="M30" s="7">
         <v>47</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
         <v>91</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O31" s="7">
         <v>41</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>23</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>24</v>
@@ -1849,51 +1849,51 @@
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>28</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="O33" s="7">
-        <v>9</v>
+        <v>87</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>13</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>36</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H34" s="7"/>
@@ -2096,51 +2096,51 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>87</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>88</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>