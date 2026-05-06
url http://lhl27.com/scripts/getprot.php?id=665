--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -153,54 +153,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
+    <t>Деньгин Андрей</t>
+  </si>
+  <si>
     <t>Степанов Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Калашников Максим</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Мишин Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>