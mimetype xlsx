--- v1 (2026-05-04)
+++ v2 (2026-10-23)
@@ -135,51 +135,51 @@
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Кичигин Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>03-15</t>
   </si>