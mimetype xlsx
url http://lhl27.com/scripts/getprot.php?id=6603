--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -117,60 +117,60 @@
   <si>
     <t>Казаков Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>18-05</t>
   </si>
   <si>
     <t>33-50</t>
   </si>
   <si>
     <t>Шабала Денис</t>
   </si>
   <si>
     <t>20-34</t>
   </si>
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>25-26</t>
   </si>
   <si>
+    <t>Глушков Максим</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>38-40</t>
+  </si>
+  <si>
     <t>Красилов Кирилл</t>
-  </si>
-[...7 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>40-38</t>
   </si>
   <si>
     <t>Остапенко Никита</t>
   </si>
   <si>
     <t>43-58</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>44-39</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Угрюмов Максим</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
@@ -1128,125 +1128,125 @@
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>8</v>
       </c>
       <c r="L9" s="6">
         <v>75</v>
       </c>
       <c r="M9" s="8">
         <v>33</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>43</v>
       </c>
       <c r="L10" s="6">
         <v>95</v>
       </c>
       <c r="M10" s="8">
         <v>47</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>21</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="6">
         <v>75</v>
       </c>
       <c r="L11" s="6">
         <v>65</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
@@ -1519,51 +1519,51 @@
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>80</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>85</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
@@ -1627,51 +1627,51 @@
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5">
         <v>95</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="8"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
@@ -1757,166 +1757,166 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>2</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K30" s="7">
         <v>83</v>
       </c>
       <c r="L30" s="7">
         <v>19</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>61</v>
       </c>
       <c r="O30" s="7">
         <v>3</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>6</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>63</v>
       </c>
       <c r="O31" s="7">
         <v>83</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>33</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>8</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O32" s="7">
         <v>17</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>2</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>9</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>67</v>
       </c>
       <c r="O33" s="7">
         <v>11</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>10</v>
@@ -1988,51 +1988,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>17</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>19</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>