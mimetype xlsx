--- v1 (2026-04-20)
+++ v2 (2026-06-15)
@@ -126,57 +126,57 @@
   <si>
     <t>26:53</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>41:45</t>
   </si>
   <si>
     <t>43:45</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Коломиец Виктор</t>
   </si>
   <si>
+    <t>Удалов Геннадий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Гутов Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Дударев Александр</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Маслов Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Калашников Максим</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>