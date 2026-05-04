--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -177,96 +177,96 @@
   <si>
     <t>Смоляков Алексей</t>
   </si>
   <si>
     <t>Шишмаков Станислав</t>
   </si>
   <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть-2»</t>
   </si>
   <si>
+    <t>Пташник Богдан</t>
+  </si>
+  <si>
+    <t>20-01</t>
+  </si>
+  <si>
+    <t>19-30</t>
+  </si>
+  <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
-    <t>20-01</t>
-[...2 lines deleted...]
-    <t>19-30</t>
+    <t>23-10</t>
   </si>
   <si>
     <t>Харламов Тимур</t>
   </si>
   <si>
-    <t>23-10</t>
-[...1 lines deleted...]
-  <si>
     <t>Вигерин Владимир</t>
   </si>
   <si>
+    <t>Вялый Юрий</t>
+  </si>
+  <si>
+    <t>Чирин Алексей</t>
+  </si>
+  <si>
+    <t>Хажинов Роман</t>
+  </si>
+  <si>
+    <t>Остапенко Дмитрий</t>
+  </si>
+  <si>
+    <t>Осипов Александр</t>
+  </si>
+  <si>
+    <t>Осипов Андрей</t>
+  </si>
+  <si>
+    <t>Абатуров Денис</t>
+  </si>
+  <si>
+    <t>Гусак Артем</t>
+  </si>
+  <si>
     <t>Гаврилов Валерий</t>
-  </si>
-[...25 lines deleted...]
-    <t>Гусак Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Коваль Александр</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Иваничкин Иван</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1670,168 +1670,168 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K30" s="7">
         <v>90</v>
       </c>
       <c r="L30" s="7">
         <v>88</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
         <v>11</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K31" s="7">
         <v>88</v>
       </c>
       <c r="L31" s="7">
         <v>3</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="O31" s="7">
         <v>3</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>19</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -2003,88 +2003,88 @@
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7"/>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>