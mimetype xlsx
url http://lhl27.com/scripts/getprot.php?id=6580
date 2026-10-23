--- v0 (2026-04-30)
+++ v1 (2026-10-23)
@@ -159,90 +159,90 @@
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Шаркунов Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>38-20</t>
+  </si>
+  <si>
+    <t>20-13</t>
+  </si>
+  <si>
+    <t>Медведев Александр</t>
+  </si>
+  <si>
+    <t>35-20</t>
+  </si>
+  <si>
+    <t>Трибушевский Семен</t>
+  </si>
+  <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
+    <t>Капитонов Роман</t>
+  </si>
+  <si>
+    <t>Родионов Андрей</t>
+  </si>
+  <si>
+    <t>Сахно Павел</t>
+  </si>
+  <si>
+    <t>Мамонтов Артём</t>
+  </si>
+  <si>
+    <t>Транский Юрий</t>
+  </si>
+  <si>
+    <t>Леухин Сергей</t>
+  </si>
+  <si>
     <t>Харченко Михаил</t>
-  </si>
-[...37 lines deleted...]
-    <t>Губкин Егор</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Запевалов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
@@ -1619,166 +1619,166 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>87</v>
       </c>
       <c r="L30" s="7">
         <v>47</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>1</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O31" s="7">
         <v>99</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>33</v>
       </c>
       <c r="O32" s="7">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>13</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1896,88 +1896,88 @@
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>87</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>90</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>