--- v0 (2026-05-04)
+++ v1 (2026-10-23)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Амурские Леопарды» Vs «Совы»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Леопарды» Vs «Совы»</t>
   </si>
   <si>
     <t>Вторая Лига 25-26</t>
   </si>
   <si>
     <t>ПА</t>
   </si>
   <si>
     <t>Дата 20.02.2026</t>
   </si>
   <si>
     <t>Начало 22.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 92/2 </t>
   </si>
   <si>
-    <t>Команда « А » «Амурские Леопарды»</t>
+    <t>Команда « А » «Леопарды»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -129,56 +129,56 @@
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
     <t>36-40</t>
   </si>
   <si>
     <t>40-00</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Пермяков Викор</t>
   </si>
   <si>
     <t>Заруцкий Кирилл</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Садонин Алексей</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
   </si>
   <si>
-    <t>Садонин Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Солтус Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>10-44</t>
@@ -210,54 +210,54 @@
   <si>
     <t>29-30</t>
   </si>
   <si>
     <t>31-30</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>39-10</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Полсычев Сергей</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Шупилов Петр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Абрамов Артем</t>
   </si>
@@ -1017,83 +1017,83 @@
         <v>25</v>
       </c>
       <c r="L6" s="6">
         <v>83</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>25</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>70</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>57</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
@@ -1170,78 +1170,78 @@
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
@@ -1791,51 +1791,51 @@
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K33" s="7">
         <v>42</v>
       </c>
       <c r="L33" s="7">
         <v>17</v>
       </c>
       <c r="M33" s="7">
         <v>7</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O33" s="7">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>13</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>10</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="7">
@@ -1949,78 +1949,78 @@
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">