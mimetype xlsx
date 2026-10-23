--- v1 (2026-05-04)
+++ v2 (2026-10-23)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Ресурс» Vs «Дружба»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Ресурс» Vs «»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 18.02.2026</t>
   </si>
   <si>
     <t>Начало 21.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 118/3 </t>
   </si>
   <si>
     <t>Команда « А » «Ресурс»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -153,51 +153,51 @@
   <si>
     <t>Башловка Александр</t>
   </si>
   <si>
     <t>Ильин Сергей</t>
   </si>
   <si>
     <t>Трипелец Роман</t>
   </si>
   <si>
     <t>Савин Игорь</t>
   </si>
   <si>
     <t>Турчин Александр</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Дружба»</t>
+    <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>Майстеренко Иван</t>
   </si>
   <si>
     <t>08-30</t>
   </si>
   <si>
     <t>Агафонов Руслан</t>
   </si>
   <si>
     <t>13-01</t>
   </si>
   <si>
     <t>Шолохов Валерий</t>
   </si>
   <si>
     <t>18-20</t>
   </si>
   <si>
     <t>Банников Дмитрий</t>
   </si>
   <si>
     <t>35-10</t>
   </si>
@@ -1906,51 +1906,51 @@
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">