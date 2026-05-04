--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -132,57 +132,57 @@
   <si>
     <t>44-15</t>
   </si>
   <si>
     <t>Бекешев Алексей</t>
   </si>
   <si>
     <t>Каюков Андрей</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Лотаков Илья</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Кривошенин Олег</t>
   </si>
   <si>
     <t>Чеботарев Денис</t>
   </si>
   <si>
+    <t>Афанасьев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Макий Павел</t>
   </si>
   <si>
     <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совкомбанк»</t>
   </si>
   <si>
     <t>Юдин Виталий</t>
   </si>
   <si>
     <t>16-20</t>
   </si>
@@ -1260,78 +1260,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>72</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>81</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1624,51 +1624,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>11</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>9</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>