--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -165,102 +165,102 @@
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть-2»</t>
   </si>
   <si>
     <t>Корнейчук Виталий</t>
   </si>
   <si>
     <t>01-00</t>
   </si>
   <si>
     <t>28-15</t>
   </si>
   <si>
+    <t>Пташник Богдан</t>
+  </si>
+  <si>
+    <t>16-05</t>
+  </si>
+  <si>
     <t>Харламов Тимур</t>
   </si>
   <si>
-    <t>16-05</t>
+    <t>19-40</t>
   </si>
   <si>
     <t>Ушаков Дмитрий</t>
   </si>
   <si>
-    <t>19-40</t>
+    <t>21-10</t>
+  </si>
+  <si>
+    <t>Вялый Юрий</t>
+  </si>
+  <si>
+    <t>23-10</t>
+  </si>
+  <si>
+    <t>Чирин Алексей</t>
+  </si>
+  <si>
+    <t>30-45</t>
+  </si>
+  <si>
+    <t>Матяж Александр</t>
+  </si>
+  <si>
+    <t>34-01</t>
+  </si>
+  <si>
+    <t>Шамуратов Азамат</t>
+  </si>
+  <si>
+    <t>36-10</t>
+  </si>
+  <si>
+    <t>Абатуров Денис</t>
+  </si>
+  <si>
+    <t>38-07</t>
+  </si>
+  <si>
+    <t>Гусак Артем</t>
   </si>
   <si>
     <t>Гаврилов Валерий</t>
-  </si>
-[...37 lines deleted...]
-    <t>Гусак Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Линник Никита</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1653,143 +1653,143 @@
         <v>11</v>
       </c>
       <c r="L30" s="7">
         <v>86</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O30" s="7">
         <v>86</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>33</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K31" s="7">
         <v>11</v>
       </c>
       <c r="L31" s="7">
         <v>86</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="7">
         <v>86</v>
       </c>
       <c r="P31" s="7">
         <v>20</v>
       </c>
       <c r="Q31" s="7">
         <v>33</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K32" s="7">
         <v>86</v>
       </c>
       <c r="L32" s="7">
         <v>31</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>88</v>
       </c>
       <c r="L33" s="7">
         <v>90</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1957,88 +1957,88 @@
       <c r="H38" s="7">
         <v>9</v>
       </c>
       <c r="I38" s="7"/>
       <c r="J38" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K38" s="7">
         <v>90</v>
       </c>
       <c r="L38" s="7">
         <v>88</v>
       </c>
       <c r="M38" s="7">
         <v>0</v>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>