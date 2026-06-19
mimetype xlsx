--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -111,56 +111,56 @@
   <si>
     <t>08-45</t>
   </si>
   <si>
     <t>34-25</t>
   </si>
   <si>
     <t>Ильин Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>27-00</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Осипов Иван</t>
   </si>
   <si>
+    <t>Емельянцев Макар</t>
+  </si>
+  <si>
     <t>Бальбуза Дмитрий</t>
   </si>
   <si>
-    <t>Емельянцев Макар</t>
-[...1 lines deleted...]
-  <si>
     <t>Косицин Олег</t>
   </si>
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Кузнецов Лев</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
@@ -192,54 +192,54 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>15-40</t>
   </si>
   <si>
     <t>29-37</t>
   </si>
   <si>
     <t>Середич Игнат</t>
   </si>
   <si>
     <t>Запорожский Глеб</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Фролов Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
     <t>Коберский Владислав</t>
   </si>
   <si>
     <t>Довгань Павел</t>
   </si>
   <si>
     <t>Ларин Роман</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
@@ -1088,78 +1088,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>