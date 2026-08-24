--- v1 (2026-06-19)
+++ v2 (2026-08-24)
@@ -111,54 +111,54 @@
   <si>
     <t>08-45</t>
   </si>
   <si>
     <t>34-25</t>
   </si>
   <si>
     <t>Ильин Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>27-00</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Осипов Иван</t>
   </si>
   <si>
+    <t>Бальбуза Дмитрий</t>
+  </si>
+  <si>
     <t>Емельянцев Макар</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бальбуза Дмитрий</t>
   </si>
   <si>
     <t>Косицин Олег</t>
   </si>
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Кузнецов Лев</t>
   </si>
@@ -1088,78 +1088,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>