--- v1 (2026-05-01)
+++ v2 (2026-10-23)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Амурские леопарды 2» Vs «Ресурс»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Леопарды 2» Vs «Ресурс»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 28.01.2026</t>
   </si>
   <si>
     <t>Начало 21.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 98/3 </t>
   </si>
   <si>
-    <t>Команда « А » «Амурские леопарды 2»</t>
+    <t>Команда « А » «Леопарды 2»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -918,51 +918,51 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>68</v>
       </c>
       <c r="L5" s="5">
         <v>37</v>
       </c>
       <c r="M5" s="8">