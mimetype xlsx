--- v0 (2026-05-05)
+++ v1 (2026-10-23)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Амурские Леопарды» Vs «Бастион»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Леопарды» Vs «Бастион»</t>
   </si>
   <si>
     <t>Вторая Лига 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 24.01.2026</t>
   </si>
   <si>
     <t>Начало 21.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 71/2 </t>
   </si>
   <si>
-    <t>Команда « А » «Амурские Леопарды»</t>
+    <t>Команда « А » «Леопарды»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -138,54 +138,54 @@
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>19-30</t>
   </si>
   <si>
     <t>44-50</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>37-30</t>
   </si>
   <si>
     <t>Катанаев Максим</t>
   </si>
   <si>
     <t>Пермяков Викор</t>
   </si>
   <si>
     <t>Ланкин Илья</t>
   </si>
   <si>
+    <t>Садонин Алексей</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион»</t>
   </si>
   <si>
     <t>Шевель Вадим</t>
   </si>
   <si>
     <t>41-00</t>
   </si>
@@ -1210,78 +1210,78 @@
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">