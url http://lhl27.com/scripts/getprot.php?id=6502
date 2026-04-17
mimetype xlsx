--- v0 (2026-03-03)
+++ v1 (2026-04-17)
@@ -1824,51 +1824,51 @@
       <c r="B33" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">