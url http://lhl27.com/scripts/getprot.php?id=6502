--- v1 (2026-04-17)
+++ v2 (2026-06-15)
@@ -117,57 +117,57 @@
   <si>
     <t>Шабала Денис</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>13-24</t>
   </si>
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>18-17</t>
   </si>
   <si>
     <t>Авдюшин Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
+    <t>Красилов Кирилл</t>
+  </si>
+  <si>
+    <t>41-08</t>
+  </si>
+  <si>
     <t>Глушков Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Красилов Кирилл</t>
   </si>
   <si>
     <t>Остапенко Никита</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Угрюмов Максим</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Беляевский Александр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
@@ -1105,88 +1105,88 @@
       <c r="L8" s="6">
         <v>85</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>95</v>
       </c>
       <c r="L9" s="6">
         <v>22</v>
       </c>
       <c r="M9" s="8">
         <v>19</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>21</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>