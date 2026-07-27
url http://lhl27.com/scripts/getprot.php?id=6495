--- v0 (2026-05-04)
+++ v1 (2026-07-27)
@@ -168,57 +168,57 @@
   <si>
     <t>Новокрещенных Алексей</t>
   </si>
   <si>
     <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть-2»</t>
   </si>
   <si>
+    <t>Пташник Богдан</t>
+  </si>
+  <si>
+    <t>19-40</t>
+  </si>
+  <si>
     <t>Корнейчук Виталий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пташник Богдан</t>
   </si>
   <si>
     <t>Харламов Тимур</t>
   </si>
   <si>
     <t>Ушаков Дмитрий</t>
   </si>
   <si>
     <t>Вигерин Владимир</t>
   </si>
   <si>
     <t>Вялый Юрий</t>
   </si>
   <si>
     <t>Чирин Алексей</t>
   </si>
   <si>
     <t>Матяж Александр</t>
   </si>
   <si>
     <t>Черкасов Антон</t>
   </si>
   <si>
     <t>Осипов Александр</t>
   </si>
@@ -1654,86 +1654,86 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
         <v>28</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>30</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>