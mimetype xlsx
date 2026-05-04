--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -93,63 +93,63 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>08-47</t>
   </si>
   <si>
     <t>22-33</t>
   </si>
   <si>
+    <t>Шевченко Денис</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>12-12</t>
+  </si>
+  <si>
+    <t>31-09</t>
+  </si>
+  <si>
     <t>Боровиков Виталий</t>
-  </si>
-[...10 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>29-30</t>
   </si>
   <si>
     <t>Волоков Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Козырев Вячеслав</t>
   </si>
   <si>
     <t>Костин Тимофей</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Турьянский Ярослав</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
@@ -970,96 +970,96 @@
       </c>
       <c r="O5" s="6">
         <v>69</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>11</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>31</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>69</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>31</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>11</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>33</v>
       </c>
       <c r="L7" s="6">
         <v>8</v>
       </c>
       <c r="M7" s="8">
         <v>69</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
@@ -1214,78 +1214,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>71</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>73</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>79</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1295,51 +1295,51 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>89</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>99</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1739,51 +1739,51 @@
       <c r="L32" s="7">
         <v>95</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>16</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>17</v>
       </c>
       <c r="L33" s="7">
         <v>12</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1830,51 +1830,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>25</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1884,78 +1884,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>41</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>71</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>