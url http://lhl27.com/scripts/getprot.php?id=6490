--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -1098,51 +1098,51 @@
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">