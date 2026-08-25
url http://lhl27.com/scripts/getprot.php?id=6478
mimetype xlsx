--- v0 (2026-05-04)
+++ v1 (2026-08-25)
@@ -195,54 +195,54 @@
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>13-26</t>
   </si>
   <si>
     <t>Середич Игнат</t>
   </si>
   <si>
     <t>Запорожский Глеб</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Фролов Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
+    <t>Иванов Игорь</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Иванов Игорь</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
     <t>Коберский Владислав</t>
   </si>
   <si>
     <t>Довгань Павел</t>
   </si>
   <si>
     <t>Ларин Роман</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>