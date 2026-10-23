--- v0 (2026-05-04)
+++ v1 (2026-10-23)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Бастион» Vs «Амурские Леопарды»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Бастион» Vs «Леопарды»</t>
   </si>
   <si>
     <t>Вторая Лига 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 27.12.2025</t>
   </si>
   <si>
     <t>Начало 20:00</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 61/2 </t>
   </si>
   <si>
     <t>Команда « А » «Бастион»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -129,51 +129,51 @@
   <si>
     <t>Паутов Павел</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Котов Олег</t>
   </si>
   <si>
     <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Кондратов Пвел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Амурские Леопарды»</t>
+    <t>Команда « Б » «Леопарды»</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Катанаев Максим</t>
   </si>
   <si>
     <t>Чекменёва Анастасия</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Пермяков Викор</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Гостев Владимир</t>
   </si>
@@ -1684,51 +1684,51 @@
       <c r="B36" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">