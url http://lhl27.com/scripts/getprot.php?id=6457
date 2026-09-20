--- v1 (2026-07-27)
+++ v2 (2026-09-20)
@@ -114,56 +114,56 @@
   <si>
     <t>18-50</t>
   </si>
   <si>
     <t>Казаков Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>40-00</t>
   </si>
   <si>
     <t>Шабала Денис</t>
   </si>
   <si>
     <t>42-30</t>
   </si>
   <si>
     <t>Авдюшин Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Красилов Кирилл</t>
+  </si>
+  <si>
     <t>Глушков Максим</t>
   </si>
   <si>
-    <t>Красилов Кирилл</t>
-[...1 lines deleted...]
-  <si>
     <t>Остапенко Никита</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Угрюмов Максим</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Беляевский Александр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
   <si>
     <t>Братега Дмитрий</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
@@ -204,54 +204,54 @@
   <si>
     <t>13-44</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
     <t>43-40</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Керничный Денис</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1064,78 +1064,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>21</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1853,78 +1853,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>98</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>98</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7"/>
       <c r="B38" s="12"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>