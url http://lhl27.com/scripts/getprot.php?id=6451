--- v0 (2026-04-20)
+++ v1 (2026-06-10)
@@ -120,54 +120,54 @@
   <si>
     <t>Крамар Дмитрий</t>
   </si>
   <si>
     <t>31-00</t>
   </si>
   <si>
     <t>Широкоглазов Михаил</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Живновицкий Арсений</t>
   </si>
   <si>
     <t>Крюков Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Федюнин Никита</t>
   </si>
   <si>
+    <t>Бондарь Александр</t>
+  </si>
+  <si>
     <t>Бородин Тимур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондарь Александр</t>
   </si>
   <si>
     <t>Чергейко Леонид</t>
   </si>
   <si>
     <t>Изотов Артем</t>
   </si>
   <si>
     <t>Лямин Артем</t>
   </si>
   <si>
     <t>Худенев Александр</t>
   </si>
   <si>
     <t>Кулагин Алексей</t>
   </si>
   <si>
     <t>Драган Александр</t>
   </si>
   <si>
     <t>Блашко Ярослав</t>
   </si>
   <si>
     <t>Быцура Михаил</t>
   </si>