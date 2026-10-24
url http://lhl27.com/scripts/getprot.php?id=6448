--- v0 (2026-05-04)
+++ v1 (2026-10-24)
@@ -189,90 +189,90 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Логтев Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>18-01</t>
   </si>
   <si>
     <t>04-30</t>
   </si>
   <si>
+    <t>Жарков Семен</t>
+  </si>
+  <si>
+    <t>25-20</t>
+  </si>
+  <si>
     <t>Сариев Илья</t>
   </si>
   <si>
-    <t>25-20</t>
-[...4 lines deleted...]
-  <si>
     <t>27-35</t>
   </si>
   <si>
     <t>Ильин Вячеслав</t>
   </si>
   <si>
     <t>39-19</t>
   </si>
   <si>
     <t>Ерохин Дмитрий</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Осипов Иван</t>
   </si>
   <si>
     <t>Завалин Владимир</t>
   </si>
   <si>
+    <t>Бальбуза Дмитрий</t>
+  </si>
+  <si>
     <t>Емельянцев Макар</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бальбуза Дмитрий</t>
   </si>
   <si>
     <t>Косицин Олег</t>
   </si>
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Лебедев Дмитрий</t>
   </si>
@@ -1764,88 +1764,88 @@
       </c>
       <c r="O30" s="7">
         <v>3</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K31" s="7">
         <v>33</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>3</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K32" s="7">
         <v>15</v>
       </c>
       <c r="L32" s="7">
         <v>37</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -2020,78 +2020,78 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>15</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>15</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>18</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>