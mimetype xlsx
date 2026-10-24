--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -123,56 +123,56 @@
   <si>
     <t>34-17</t>
   </si>
   <si>
     <t>Крамар Дмитрий</t>
   </si>
   <si>
     <t>44-37</t>
   </si>
   <si>
     <t>Широкоглазов Михаил</t>
   </si>
   <si>
     <t>Живновицкий Арсений</t>
   </si>
   <si>
     <t>Крюков Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Федюнин Никита</t>
   </si>
   <si>
+    <t>Бондарь Александр</t>
+  </si>
+  <si>
     <t>Бородин Тимур</t>
   </si>
   <si>
-    <t>Бондарь Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Чергейко Леонид</t>
   </si>
   <si>
     <t>Изотов Артем</t>
   </si>
   <si>
     <t>Лямин Артем</t>
   </si>
   <si>
     <t>Худенев Александр</t>
   </si>
   <si>
     <t>Кулагин Алексей</t>
   </si>
   <si>
     <t>Драган Александр</t>
   </si>
   <si>
     <t>Блашко Ярослав</t>
   </si>
   <si>
     <t>Быцура Михаил</t>
   </si>
   <si>
     <t>Кичуткин Михаил</t>
@@ -189,90 +189,90 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Логтев Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>18-01</t>
   </si>
   <si>
     <t>04-30</t>
   </si>
   <si>
+    <t>Сариев Илья</t>
+  </si>
+  <si>
+    <t>25-20</t>
+  </si>
+  <si>
     <t>Жарков Семен</t>
   </si>
   <si>
-    <t>25-20</t>
-[...4 lines deleted...]
-  <si>
     <t>27-35</t>
   </si>
   <si>
     <t>Ильин Вячеслав</t>
   </si>
   <si>
     <t>39-19</t>
   </si>
   <si>
     <t>Ерохин Дмитрий</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Осипов Иван</t>
   </si>
   <si>
     <t>Завалин Владимир</t>
   </si>
   <si>
+    <t>Емельянцев Макар</t>
+  </si>
+  <si>
     <t>Бальбуза Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Емельянцев Макар</t>
   </si>
   <si>
     <t>Косицин Олег</t>
   </si>
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Лебедев Дмитрий</t>
   </si>
@@ -1764,88 +1764,88 @@
       </c>
       <c r="O30" s="7">
         <v>3</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K31" s="7">
         <v>33</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>3</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K32" s="7">
         <v>15</v>
       </c>
       <c r="L32" s="7">
         <v>37</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -2020,78 +2020,78 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>15</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>15</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>18</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>