--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -135,54 +135,54 @@
   <si>
     <t>Ягосфаров Тимур</t>
   </si>
   <si>
     <t>Смутков Вячеслав</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Олексюк Константин</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Тарасевич Александр</t>
   </si>
   <si>
+    <t>Чеботарев Денис</t>
+  </si>
+  <si>
     <t>Кривошенин Олег</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чеботарев Денис</t>
   </si>
   <si>
     <t>Кимляков Кирилл</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар - 2»</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>22-27</t>
   </si>
   <si>
     <t>08-05</t>
   </si>