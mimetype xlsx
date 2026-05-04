--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -165,105 +165,105 @@
   <si>
     <t>Швец Владимир</t>
   </si>
   <si>
     <t>Скорняков Игорь</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть-2»</t>
   </si>
   <si>
+    <t>Пташник Богдан</t>
+  </si>
+  <si>
+    <t>21-10</t>
+  </si>
+  <si>
+    <t>06-13</t>
+  </si>
+  <si>
     <t>Харламов Тимур</t>
   </si>
   <si>
-    <t>21-10</t>
-[...2 lines deleted...]
-    <t>06-13</t>
+    <t>24-15</t>
   </si>
   <si>
     <t>Ушаков Дмитрий</t>
   </si>
   <si>
-    <t>24-15</t>
-[...1 lines deleted...]
-  <si>
     <t>Вигерин Владимир</t>
   </si>
   <si>
+    <t>Вялый Юрий</t>
+  </si>
+  <si>
+    <t>Чирин Алексей</t>
+  </si>
+  <si>
+    <t>Матяж Александр</t>
+  </si>
+  <si>
+    <t>Хажинов Роман</t>
+  </si>
+  <si>
+    <t>Остапенко Дмитрий</t>
+  </si>
+  <si>
+    <t>Черкасов Антон</t>
+  </si>
+  <si>
+    <t>Осипов Александр</t>
+  </si>
+  <si>
+    <t>Осипов Андрей</t>
+  </si>
+  <si>
+    <t>Шамуратов Азамат</t>
+  </si>
+  <si>
+    <t>Абатуров Денис</t>
+  </si>
+  <si>
+    <t>Гусак Артем</t>
+  </si>
+  <si>
     <t>Гаврилов Валерий</t>
-  </si>
-[...34 lines deleted...]
-    <t>Гусак Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1643,158 +1643,158 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>37</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
         <v>31</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O31" s="7">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -2047,88 +2047,88 @@
       <c r="B43" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>