--- v1 (2026-05-02)
+++ v2 (2026-10-23)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Викинг» Vs «Амурские леопарды 2»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Викинг» Vs «Леопарды 2»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 27.11.2025</t>
   </si>
   <si>
     <t>Начало 22.30</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 48/3 </t>
   </si>
   <si>
     <t>Команда « А » «Викинг»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -177,69 +177,69 @@
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Азаров Виктор</t>
   </si>
   <si>
     <t>Бобков Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Амурские леопарды 2»</t>
+    <t>Команда « Б » «Леопарды 2»</t>
+  </si>
+  <si>
+    <t>Колташев Максим</t>
+  </si>
+  <si>
+    <t>33-15</t>
   </si>
   <si>
     <t>Шумилов Андрей</t>
   </si>
   <si>
-    <t>33-15</t>
-[...1 lines deleted...]
-  <si>
     <t>Ли Александр</t>
   </si>
   <si>
     <t>Семушин Семен</t>
   </si>
   <si>
     <t>Веремчук Любовь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колташев Максим</t>
   </si>
   <si>
     <t>Попов Максим</t>
   </si>
   <si>
     <t>Мысин Михаил</t>
   </si>
   <si>
     <t>Ковалев Роман</t>
   </si>
   <si>
     <t>Бадажкова Екатерина</t>
   </si>
   <si>
     <t>Аббасов Касум</t>
   </si>
   <si>
     <t>Сорокин Вячеслав</t>
   </si>
   <si>
     <t>Балянин Дмитрий</t>
   </si>
   <si>
     <t>Клевцов Тарас</t>
   </si>
@@ -1684,167 +1684,167 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
         <v>88</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>30</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">