--- v0 (2026-03-04)
+++ v1 (2026-10-24)
@@ -108,162 +108,162 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>09-08</t>
   </si>
   <si>
     <t>28-00</t>
   </si>
   <si>
     <t>Ананьев Дмитрий</t>
   </si>
   <si>
     <t>09-19</t>
   </si>
   <si>
     <t>Витушкин Кирилл</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>14-55</t>
   </si>
   <si>
+    <t>Оклей Станислав</t>
+  </si>
+  <si>
+    <t>29-20</t>
+  </si>
+  <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
-    <t>29-20</t>
+    <t>40-30</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
-    <t>40-30</t>
+    <t>43-30</t>
   </si>
   <si>
     <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>43-30</t>
-[...1 lines deleted...]
-  <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
-    <t>Оклей Станислав</t>
+    <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
-    <t>Малыгин Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Готальский Дмитрий</t>
   </si>
   <si>
     <t>Харченко Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>20-10</t>
+  </si>
+  <si>
+    <t>16-20</t>
+  </si>
+  <si>
+    <t>Медведев Александр</t>
+  </si>
+  <si>
+    <t>34-10</t>
+  </si>
+  <si>
+    <t>40-62</t>
+  </si>
+  <si>
+    <t>Старков Кирилл</t>
+  </si>
+  <si>
+    <t>38-36</t>
+  </si>
+  <si>
+    <t>Трибушевский Семен</t>
+  </si>
+  <si>
+    <t>43-20</t>
+  </si>
+  <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
+    <t>Капитонов Роман</t>
+  </si>
+  <si>
+    <t>Родионов Андрей</t>
+  </si>
+  <si>
+    <t>Сахно Павел</t>
+  </si>
+  <si>
+    <t>Звягинцев Максим</t>
+  </si>
+  <si>
+    <t>Мамонтов Артём</t>
+  </si>
+  <si>
+    <t>Транский Юрий</t>
+  </si>
+  <si>
+    <t>Молчанов Сергей</t>
+  </si>
+  <si>
+    <t>Иванов Илья</t>
+  </si>
+  <si>
+    <t>Чеклуев Сергей</t>
+  </si>
+  <si>
+    <t>Беззубцев Александр</t>
+  </si>
+  <si>
     <t>Харченко Михаил</t>
-  </si>
-[...61 lines deleted...]
-    <t>Губкин Егор</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1058,253 +1058,253 @@
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="6">
         <v>14</v>
       </c>
       <c r="L7" s="6">
         <v>90</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="6">
         <v>91</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="6">
         <v>77</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K10" s="6">
         <v>23</v>
       </c>
       <c r="L10" s="6">
         <v>90</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>90</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1644,61 +1644,61 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="7">
         <v>88</v>
       </c>
       <c r="L30" s="7">
         <v>71</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O30" s="7">
         <v>36</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
@@ -1734,125 +1734,125 @@
         <v>87</v>
       </c>
       <c r="L31" s="7">
         <v>47</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O31" s="7">
         <v>78</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K32" s="7">
         <v>88</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K33" s="7">
         <v>9</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1980,68 +1980,68 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>61</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
@@ -2115,51 +2115,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>87</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>88</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>