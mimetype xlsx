--- v1 (2026-03-04)
+++ v2 (2026-08-25)
@@ -117,57 +117,57 @@
   <si>
     <t>Маслов Иван</t>
   </si>
   <si>
     <t>41-33</t>
   </si>
   <si>
     <t>44-47</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>44-03</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
+    <t>Чекменёва Анастасия</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Кривошеев Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Гостев Владимир</t>
   </si>
   <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
@@ -1112,78 +1112,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>30</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>30</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>61</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1220,51 +1220,51 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>77</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>78</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1638,51 +1638,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K30" s="7">
         <v>98</v>
       </c>
       <c r="L30" s="7">
         <v>85</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O30" s="7">
         <v>37</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>