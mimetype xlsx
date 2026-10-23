--- v1 (2026-05-02)
+++ v2 (2026-10-23)
@@ -90,120 +90,120 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Кан Родион</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>28-00</t>
   </si>
   <si>
+    <t>Давыдов Алексей</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>Ким Сергей</t>
+  </si>
+  <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>Козырев Вячеслав</t>
+  </si>
+  <si>
+    <t>Касьяненко Андрей</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
   </si>
   <si>
-    <t>Нп</t>
-[...16 lines deleted...]
-  <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Костин Тимофей</t>
   </si>
   <si>
     <t>Турьянский Ярослав</t>
   </si>
   <si>
     <t>Алексеенко Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Беспалов Денис</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Энергетик»</t>
   </si>
   <si>
+    <t>Ю Ен</t>
+  </si>
+  <si>
+    <t>04-00</t>
+  </si>
+  <si>
+    <t>33-06</t>
+  </si>
+  <si>
+    <t>Морозов Владимир</t>
+  </si>
+  <si>
+    <t>21-15</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...13 lines deleted...]
-    <t>Морозов Владимир</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44-15</t>
   </si>
   <si>
     <t>Якименко Василий</t>
   </si>
   <si>
     <t>Чупов Антон</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
@@ -943,186 +943,186 @@
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>89</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
@@ -1565,143 +1565,143 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="K30" s="7">
         <v>77</v>
       </c>
       <c r="L30" s="7">
         <v>24</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="O30" s="7">
         <v>7</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="7">
         <v>74</v>
       </c>
       <c r="L31" s="7">
         <v>24</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>24</v>
       </c>
       <c r="L32" s="7">
         <v>74</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>