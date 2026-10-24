--- v0 (2025-12-06)
+++ v1 (2026-10-24)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Барсы» Vs «Амурские леопарды 2»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Барсы» Vs «Леопарды 2»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 16.11.2025</t>
   </si>
   <si>
     <t>Начало 20.00</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 36/3 </t>
   </si>
   <si>
     <t>Команда « А » «Барсы»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -129,132 +129,132 @@
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>28-15</t>
   </si>
   <si>
     <t>Поляков Степан</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Марченко Артем</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чеховский Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Амурские леопарды 2»</t>
+    <t>Команда « Б » «Леопарды 2»</t>
   </si>
   <si>
     <t>Ли Александр</t>
   </si>
   <si>
     <t>14-21</t>
   </si>
   <si>
     <t>19-28</t>
   </si>
   <si>
     <t>Семушин Семен</t>
   </si>
   <si>
     <t>17-03</t>
   </si>
   <si>
     <t>Веремчук Любовь</t>
   </si>
   <si>
     <t>28-32</t>
   </si>
   <si>
+    <t>Попов Максим</t>
+  </si>
+  <si>
+    <t>31-50</t>
+  </si>
+  <si>
+    <t>Ковалев Роман</t>
+  </si>
+  <si>
+    <t>37-19</t>
+  </si>
+  <si>
+    <t>Бадажкова Екатерина</t>
+  </si>
+  <si>
+    <t>Аббасов Касум</t>
+  </si>
+  <si>
+    <t>Балянин Дмитрий</t>
+  </si>
+  <si>
+    <t>Копёнкин Михаил</t>
+  </si>
+  <si>
     <t>Булич Сергей</t>
-  </si>
-[...22 lines deleted...]
-    <t>Копёнкин Михаил</t>
   </si>
   <si>
     <t>Игнатов Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Керничный Денис</t>
   </si>
 </sst>
 </file>
 
@@ -1030,86 +1030,86 @@
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>9</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P7" s="6">
         <v>5</v>
       </c>
       <c r="Q7" s="6">
         <v>42</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>10</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P8" s="6">
         <v>20</v>
       </c>
       <c r="Q8" s="6">
         <v>42</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>20</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
@@ -1321,51 +1321,51 @@
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
@@ -1764,243 +1764,243 @@
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K32" s="7">
         <v>21</v>
       </c>
       <c r="L32" s="7">
         <v>55</v>
       </c>
       <c r="M32" s="7">
         <v>38</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K33" s="7">
         <v>88</v>
       </c>
       <c r="L33" s="7">
         <v>35</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K34" s="7">
         <v>64</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>98</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>