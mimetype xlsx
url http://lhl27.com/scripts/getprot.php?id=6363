--- v3 (2026-06-20)
+++ v4 (2026-10-23)
@@ -81,90 +81,90 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Фисенко Сергей</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>01-13</t>
+  </si>
+  <si>
+    <t>08-20</t>
+  </si>
+  <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
-    <t>Нп</t>
-[...5 lines deleted...]
-    <t>08-20</t>
+    <t>15-08</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
-    <t>15-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>Фисенко Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Буслаев Василий</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
+    <t>Солоха Виктор</t>
+  </si>
+  <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Кулеш Олег</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Новокрещенных Алексей</t>
   </si>
   <si>
     <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -927,170 +927,170 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>42</v>
       </c>
       <c r="L5" s="5">
         <v>85</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>86</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>15</v>
       </c>
       <c r="L6" s="6">
         <v>4</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>25</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
@@ -1117,88 +1117,88 @@
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>55</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1235,51 +1235,51 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>86</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1316,51 +1316,51 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>91</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1733,51 +1733,51 @@
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
@@ -1814,51 +1814,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1922,51 +1922,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>28</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>33</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
@@ -2138,105 +2138,105 @@
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>71</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
         <v>72</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
       <c r="G49" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10">
         <v>75</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
       <c r="G50" s="10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="7">
         <v>79</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>